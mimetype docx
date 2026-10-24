--- v0 (2025-10-07)
+++ v1 (2026-10-24)
@@ -2,92 +2,132 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0964E89B" w14:textId="2A6DA5CE" w:rsidR="008B614A" w:rsidRPr="00583180" w:rsidRDefault="00E821D6" w:rsidP="00583180">
       <w:pPr>
         <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00583180">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Declaración jurada de originalidad y autoría</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CEC4526" w14:textId="77777777" w:rsidR="00583180" w:rsidRPr="0000153C" w:rsidRDefault="00373398" w:rsidP="00583180">
+    <w:p w14:paraId="7CEC4526" w14:textId="79435C74" w:rsidR="00583180" w:rsidRPr="0000153C" w:rsidRDefault="004C2055" w:rsidP="00583180">
       <w:pPr>
         <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0000153C">
-[...5 lines deleted...]
-        <w:t>Yo, el abajo firmante, en calidad de autor principal del manuscrito, declaro bajo juramento lo siguiente:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El autor/los autores</w:t>
+      </w:r>
+      <w:r w:rsidR="00373398" w:rsidRPr="0000153C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> abajo firmante</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/s</w:t>
+      </w:r>
+      <w:r w:rsidR="00373398" w:rsidRPr="0000153C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, declaro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/declaramos</w:t>
+      </w:r>
+      <w:r w:rsidR="00373398" w:rsidRPr="0000153C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bajo juramento lo siguiente:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="727A63C0" w14:textId="12485B89" w:rsidR="00373398" w:rsidRPr="0000153C" w:rsidRDefault="00373398" w:rsidP="00583180">
       <w:pPr>
         <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0000153C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sobre el manuscrito</w:t>
       </w:r>
       <w:r w:rsidR="00D242AD" w:rsidRPr="0000153C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -208,621 +248,979 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0000153C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sobre la autoría</w:t>
       </w:r>
       <w:r w:rsidR="00D242AD" w:rsidRPr="0000153C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E823C89" w14:textId="77777777" w:rsidR="00373398" w:rsidRPr="00373398" w:rsidRDefault="00373398" w:rsidP="00583180">
+    <w:p w14:paraId="6559407D" w14:textId="27063791" w:rsidR="00373398" w:rsidRPr="00D024B7" w:rsidRDefault="00373398" w:rsidP="00D024B7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00373398">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Todos los autores listados en el manuscrito han contribuido de manera significativa a su elaboración y han sido debidamente informados del envío del mismo a la revista Desafíos.</w:t>
+        <w:t xml:space="preserve">Todos los autores listados en el manuscrito han contribuido de manera significativa a su elaboración y han sido debidamente informados del envío </w:t>
+      </w:r>
+      <w:r w:rsidR="00517A67" w:rsidRPr="00373398">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de este</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373398">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a la </w:t>
+      </w:r>
+      <w:r w:rsidR="009B12E6" w:rsidRPr="009B12E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Revista Jurídica Peruana Desafíos en Derecho</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373398">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6559407D" w14:textId="77777777" w:rsidR="00373398" w:rsidRPr="0000153C" w:rsidRDefault="00373398" w:rsidP="00583180">
+    <w:p w14:paraId="603CA4AD" w14:textId="13DD8A2D" w:rsidR="00373398" w:rsidRPr="0000153C" w:rsidRDefault="00373398" w:rsidP="00583180">
+      <w:pPr>
+        <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0000153C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sobre la cesión de derechos</w:t>
+      </w:r>
+      <w:r w:rsidR="00D242AD" w:rsidRPr="0000153C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11865CA3" w14:textId="2938A7C3" w:rsidR="00373398" w:rsidRPr="0000153C" w:rsidRDefault="00373398" w:rsidP="00583180">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00373398">
-[...5 lines deleted...]
-        <w:t>En caso existan coautores, declaro que cuento con su autorización expresa para representarlos y firmar esta declaración en su nombre. Cada uno de ellos asume la responsabilidad compartida sobre el contenido del artículo.</w:t>
+      <w:r w:rsidRPr="0000153C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En caso de ser aceptado para su publicación, autorizo</w:t>
+      </w:r>
+      <w:r w:rsidR="00287CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/autorizamos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0000153C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a la </w:t>
+      </w:r>
+      <w:r w:rsidR="003374CB" w:rsidRPr="003374CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Revista Jurídica Peruana Desafíos en Derecho</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0000153C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a realizar la edición, reproducción, distribución y comunicación del manuscrito bajo los términos establecidos por su política editorial</w:t>
+      </w:r>
+      <w:r w:rsidR="00A03090">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Asimismo, estoy/estamos de acuerdo </w:t>
+      </w:r>
+      <w:r w:rsidR="00A673C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="00A03090">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que los autores retienen </w:t>
+      </w:r>
+      <w:r w:rsidR="00A673C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">los </w:t>
+      </w:r>
+      <w:r w:rsidR="00A673C8" w:rsidRPr="0000153C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>derechos</w:t>
+      </w:r>
+      <w:r w:rsidR="0000153C" w:rsidRPr="0000153C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de propiedad intelectual (copyright)</w:t>
+      </w:r>
+      <w:r w:rsidR="0000153C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="603CA4AD" w14:textId="13DD8A2D" w:rsidR="00373398" w:rsidRPr="0000153C" w:rsidRDefault="00373398" w:rsidP="00583180">
+    <w:p w14:paraId="73B0AC55" w14:textId="30598605" w:rsidR="00373398" w:rsidRDefault="0000153C" w:rsidP="00583180">
       <w:pPr>
         <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En conformidad, firmo</w:t>
+      </w:r>
+      <w:r w:rsidR="003A3754">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/firmamos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la presente declaración en la ciudad de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F3A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(colocar ciudad)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F3A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(colocar día)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F3A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(colocar mes)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F3A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(colocar año)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C73B0E" w14:textId="77777777" w:rsidR="0000153C" w:rsidRDefault="0000153C" w:rsidP="00583180">
+      <w:pPr>
+        <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3539"/>
+        <w:gridCol w:w="2977"/>
+        <w:gridCol w:w="1978"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E57477" w:rsidRPr="004B0C36" w14:paraId="0F2BB536" w14:textId="77777777" w:rsidTr="004B0C36">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59234F75" w14:textId="77777777" w:rsidR="004B0C36" w:rsidRPr="004B0C36" w:rsidRDefault="00E57477" w:rsidP="00E57477">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B0C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombre completo </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CC81591" w14:textId="2EF3C6ED" w:rsidR="00E57477" w:rsidRPr="004B0C36" w:rsidRDefault="00E57477" w:rsidP="00E57477">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B0C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(según firma en el artículo)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="769D91D4" w14:textId="72518D42" w:rsidR="00E57477" w:rsidRPr="004B0C36" w:rsidRDefault="00E57477" w:rsidP="00E57477">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B0C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Afiliación</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1978" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42F01393" w14:textId="0CFE3DDE" w:rsidR="00E57477" w:rsidRPr="004B0C36" w:rsidRDefault="00E57477" w:rsidP="00E57477">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B0C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Firma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E57477" w:rsidRPr="004B0C36" w14:paraId="03DB0150" w14:textId="77777777" w:rsidTr="004B0C36">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AD3A50C" w14:textId="77777777" w:rsidR="00E57477" w:rsidRPr="004B0C36" w:rsidRDefault="00E57477" w:rsidP="001F218B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="422FD920" w14:textId="77777777" w:rsidR="00E57477" w:rsidRPr="004B0C36" w:rsidRDefault="00E57477" w:rsidP="001F218B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1978" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="446F7B53" w14:textId="15F063C2" w:rsidR="00E57477" w:rsidRPr="004B0C36" w:rsidRDefault="00E57477" w:rsidP="001F218B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E57477" w:rsidRPr="004B0C36" w14:paraId="0B6B4F12" w14:textId="77777777" w:rsidTr="004B0C36">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03CE0B98" w14:textId="77777777" w:rsidR="00E57477" w:rsidRPr="004B0C36" w:rsidRDefault="00E57477" w:rsidP="001F218B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41479357" w14:textId="77777777" w:rsidR="00E57477" w:rsidRPr="004B0C36" w:rsidRDefault="00E57477" w:rsidP="001F218B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1978" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="129F7C2C" w14:textId="40A97DB0" w:rsidR="00E57477" w:rsidRPr="004B0C36" w:rsidRDefault="00E57477" w:rsidP="001F218B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B0C36" w:rsidRPr="004B0C36" w14:paraId="417187AF" w14:textId="77777777" w:rsidTr="004B0C36">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="473A680E" w14:textId="77777777" w:rsidR="004B0C36" w:rsidRPr="004B0C36" w:rsidRDefault="004B0C36" w:rsidP="001F218B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26B6AAAB" w14:textId="77777777" w:rsidR="004B0C36" w:rsidRPr="004B0C36" w:rsidRDefault="004B0C36" w:rsidP="001F218B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1978" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48BE23D5" w14:textId="77777777" w:rsidR="004B0C36" w:rsidRPr="004B0C36" w:rsidRDefault="004B0C36" w:rsidP="001F218B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E57477" w:rsidRPr="004B0C36" w14:paraId="18790A33" w14:textId="77777777" w:rsidTr="004B0C36">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC52A06" w14:textId="77777777" w:rsidR="00E57477" w:rsidRPr="004B0C36" w:rsidRDefault="00E57477" w:rsidP="001F218B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="131010A5" w14:textId="77777777" w:rsidR="00E57477" w:rsidRPr="004B0C36" w:rsidRDefault="00E57477" w:rsidP="001F218B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1978" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CEA02C4" w14:textId="71EC589A" w:rsidR="00E57477" w:rsidRPr="004B0C36" w:rsidRDefault="00E57477" w:rsidP="001F218B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E57477" w:rsidRPr="004B0C36" w14:paraId="1F98619F" w14:textId="77777777" w:rsidTr="004B0C36">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7688F6B4" w14:textId="77777777" w:rsidR="00E57477" w:rsidRPr="004B0C36" w:rsidRDefault="00E57477" w:rsidP="001F218B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D43D605" w14:textId="77777777" w:rsidR="00E57477" w:rsidRPr="004B0C36" w:rsidRDefault="00E57477" w:rsidP="001F218B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1978" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F6D4FB9" w14:textId="6A5B57CA" w:rsidR="00E57477" w:rsidRPr="004B0C36" w:rsidRDefault="00E57477" w:rsidP="001F218B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="533056A6" w14:textId="3E85F14E" w:rsidR="0000153C" w:rsidRPr="001F218B" w:rsidRDefault="001F218B" w:rsidP="001F218B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F218B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nota: Aumentar filas según corresponda la cantidad de autores</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26450B96" w14:textId="77777777" w:rsidR="00373398" w:rsidRDefault="00373398" w:rsidP="00583180">
+      <w:pPr>
+        <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0000153C">
+    </w:p>
+    <w:p w14:paraId="37F8D839" w14:textId="77777777" w:rsidR="001F218B" w:rsidRPr="0000153C" w:rsidRDefault="001F218B" w:rsidP="00583180">
+      <w:pPr>
+        <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Sobre la cesión de derechos</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D242AD" w:rsidRPr="0000153C">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37378FA1" w14:textId="74DF8800" w:rsidR="00373398" w:rsidRPr="00373398" w:rsidRDefault="00373398" w:rsidP="00583180">
+      <w:pPr>
+        <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0000153C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...16 lines deleted...]
-      </w:pPr>
+        <w:t>Instrucción final:</w:t>
+      </w:r>
       <w:r w:rsidRPr="0000153C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">En caso de ser aceptado para su publicación, autorizo a la </w:t>
-[...298 lines deleted...]
-        <w:t xml:space="preserve"> Esta declaración debe ser firmada por el autor principal. El documento debe enviarse en formato PDF a través de la plataforma editorial de la revista.</w:t>
+        <w:t xml:space="preserve"> El documento debe enviarse en formato PDF a través de la plataforma editorial de la revista.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D8245AA" w14:textId="77777777" w:rsidR="00373398" w:rsidRPr="00B05829" w:rsidRDefault="00373398" w:rsidP="00583180">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00373398" w:rsidRPr="00B05829">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7413BC3B" w14:textId="77777777" w:rsidR="005569A4" w:rsidRDefault="005569A4" w:rsidP="00B05829">
+    <w:p w14:paraId="62711287" w14:textId="77777777" w:rsidR="00BF0920" w:rsidRDefault="00BF0920" w:rsidP="00B05829">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27466D0A" w14:textId="77777777" w:rsidR="005569A4" w:rsidRDefault="005569A4" w:rsidP="00B05829">
+    <w:p w14:paraId="13C8C3EE" w14:textId="77777777" w:rsidR="00BF0920" w:rsidRDefault="00BF0920" w:rsidP="00B05829">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75EA5A2C" w14:textId="77777777" w:rsidR="005569A4" w:rsidRDefault="005569A4" w:rsidP="00B05829">
+    <w:p w14:paraId="4717274C" w14:textId="77777777" w:rsidR="00BF0920" w:rsidRDefault="00BF0920" w:rsidP="00B05829">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1588EF67" w14:textId="77777777" w:rsidR="005569A4" w:rsidRDefault="005569A4" w:rsidP="00B05829">
+    <w:p w14:paraId="0F180843" w14:textId="77777777" w:rsidR="00BF0920" w:rsidRDefault="00BF0920" w:rsidP="00B05829">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13EB39C8" w14:textId="67EC1991" w:rsidR="00B05829" w:rsidRDefault="003374CB">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r w:rsidRPr="003374CB">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="679DC550" wp14:editId="14D7ED70">
           <wp:extent cx="5400040" cy="589915"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
           <wp:docPr id="1" name="Imagen 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5400040" cy="589915"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FE86C16"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B62C4A64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -1563,144 +1961,159 @@
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2017805275">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2064139890">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1943297290">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="420373556">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1420367484">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="901671429">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003C30DB"/>
     <w:rsid w:val="0000153C"/>
+    <w:rsid w:val="000A33F5"/>
     <w:rsid w:val="0013449C"/>
+    <w:rsid w:val="001F218B"/>
     <w:rsid w:val="00275267"/>
+    <w:rsid w:val="00287CD7"/>
     <w:rsid w:val="003230DF"/>
     <w:rsid w:val="003374CB"/>
     <w:rsid w:val="00373398"/>
+    <w:rsid w:val="003A3754"/>
     <w:rsid w:val="003C30DB"/>
+    <w:rsid w:val="004B052B"/>
+    <w:rsid w:val="004B0C36"/>
+    <w:rsid w:val="004C2055"/>
+    <w:rsid w:val="00517A67"/>
     <w:rsid w:val="005569A4"/>
     <w:rsid w:val="00583180"/>
     <w:rsid w:val="005E6BCB"/>
+    <w:rsid w:val="00632E71"/>
     <w:rsid w:val="0076738B"/>
     <w:rsid w:val="008B614A"/>
     <w:rsid w:val="00925E32"/>
     <w:rsid w:val="00976604"/>
+    <w:rsid w:val="009B12E6"/>
     <w:rsid w:val="009E7BA1"/>
     <w:rsid w:val="009F3A94"/>
     <w:rsid w:val="009F54CA"/>
     <w:rsid w:val="00A03090"/>
     <w:rsid w:val="00A211EB"/>
     <w:rsid w:val="00A673C8"/>
     <w:rsid w:val="00B05829"/>
     <w:rsid w:val="00B20878"/>
     <w:rsid w:val="00B875E5"/>
+    <w:rsid w:val="00BF0920"/>
     <w:rsid w:val="00C07187"/>
+    <w:rsid w:val="00C5647C"/>
     <w:rsid w:val="00C65B01"/>
     <w:rsid w:val="00C66A71"/>
     <w:rsid w:val="00CD69D6"/>
+    <w:rsid w:val="00D024B7"/>
     <w:rsid w:val="00D242AD"/>
     <w:rsid w:val="00D850B8"/>
+    <w:rsid w:val="00DA7129"/>
     <w:rsid w:val="00DB3ECB"/>
     <w:rsid w:val="00E53EF1"/>
+    <w:rsid w:val="00E57477"/>
     <w:rsid w:val="00E821D6"/>
+    <w:rsid w:val="00ED7957"/>
     <w:rsid w:val="00ED7DEC"/>
     <w:rsid w:val="00F120F2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-PE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7E9B81B0"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-PE" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2634,55 +3047,78 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B05829"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B05829"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B05829"/>
   </w:style>
+  <w:style w:type="character" w:styleId="Hipervnculo">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C5647C"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C5647C"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="300503650">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="403650025">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3136,54 +3572,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>264</Words>
-  <Characters>1454</Characters>
+  <Words>240</Words>
+  <Characters>1325</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
+  <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1715</CharactersWithSpaces>
+  <CharactersWithSpaces>1562</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>